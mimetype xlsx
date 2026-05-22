--- v0 (2026-03-24)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Funcionários" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>matricula</t>
   </si>
   <si>
     <t>cargo</t>
   </si>
   <si>
     <t>data_admissao</t>
   </si>
   <si>
     <t>ativo</t>
   </si>
   <si>
     <t>is_aprovador</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>senha</t>
   </si>
   <si>
@@ -240,50 +240,56 @@
     <t>cod_socio</t>
   </si>
   <si>
     <t>verba</t>
   </si>
   <si>
     <t>cat_colaborador</t>
   </si>
   <si>
     <t>horario_trabalho</t>
   </si>
   <si>
     <t>intervalo</t>
   </si>
   <si>
     <t>processo</t>
   </si>
   <si>
     <t>cnpj</t>
   </si>
   <si>
     <t>cat_esocial</t>
   </si>
   <si>
     <t>mat_esocial</t>
+  </si>
+  <si>
+    <t>cnpj_lavouro</t>
+  </si>
+  <si>
+    <t>contrato</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -597,54 +603,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BX1"/>
+  <dimension ref="A1:BZ1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="BX1" sqref="BX1"/>
+      <selection activeCell="BZ1" sqref="BZ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="11.711" bestFit="true" customWidth="true" style="0"/>
@@ -681,53 +687,55 @@
     <col min="52" max="52" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="78" max="78" width="10.569" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76">
+    <row r="1" spans="1:78">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -911,50 +919,56 @@
         <v>67</v>
       </c>
       <c r="BQ1" s="1" t="s">
         <v>68</v>
       </c>
       <c r="BR1" s="1" t="s">
         <v>69</v>
       </c>
       <c r="BS1" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BT1" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BU1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BV1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>75</v>
+      </c>
+      <c r="BY1" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="1" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">