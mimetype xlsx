--- v1 (2026-05-22)
+++ v2 (2026-07-21)
@@ -12,284 +12,281 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Funcionários" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>matricula</t>
   </si>
   <si>
     <t>cargo</t>
   </si>
   <si>
+    <t>email</t>
+  </si>
+  <si>
+    <t>telefone</t>
+  </si>
+  <si>
+    <t>status</t>
+  </si>
+  <si>
+    <t>documento</t>
+  </si>
+  <si>
     <t>data_admissao</t>
   </si>
   <si>
+    <t>empresa</t>
+  </si>
+  <si>
+    <t>filial</t>
+  </si>
+  <si>
+    <t>descricao_filial</t>
+  </si>
+  <si>
+    <t>regional</t>
+  </si>
+  <si>
+    <t>cc</t>
+  </si>
+  <si>
+    <t>cr</t>
+  </si>
+  <si>
+    <t>cod_cliente</t>
+  </si>
+  <si>
+    <t>cliente</t>
+  </si>
+  <si>
+    <t>negocio</t>
+  </si>
+  <si>
+    <t>contrato</t>
+  </si>
+  <si>
+    <t>cnpj</t>
+  </si>
+  <si>
+    <t>cnpj_lavouro</t>
+  </si>
+  <si>
+    <t>supervisor</t>
+  </si>
+  <si>
+    <t>gerente</t>
+  </si>
+  <si>
+    <t>gerente_regional</t>
+  </si>
+  <si>
+    <t>diretor</t>
+  </si>
+  <si>
+    <t>diretor_executivo</t>
+  </si>
+  <si>
+    <t>tipo_contrato</t>
+  </si>
+  <si>
+    <t>periodo_exp_1</t>
+  </si>
+  <si>
+    <t>periodo_exp_2</t>
+  </si>
+  <si>
+    <t>data_demissao</t>
+  </si>
+  <si>
+    <t>cod_funcao</t>
+  </si>
+  <si>
+    <t>escala</t>
+  </si>
+  <si>
+    <t>situacao</t>
+  </si>
+  <si>
+    <t>salario</t>
+  </si>
+  <si>
+    <t>horas_mensais</t>
+  </si>
+  <si>
+    <t>horario_trabalho</t>
+  </si>
+  <si>
+    <t>intervalo</t>
+  </si>
+  <si>
+    <t>processo</t>
+  </si>
+  <si>
+    <t>verba</t>
+  </si>
+  <si>
+    <t>cat_colaborador</t>
+  </si>
+  <si>
+    <t>cat_esocial</t>
+  </si>
+  <si>
+    <t>mat_esocial</t>
+  </si>
+  <si>
+    <t>cpf</t>
+  </si>
+  <si>
+    <t>rg</t>
+  </si>
+  <si>
+    <t>pis</t>
+  </si>
+  <si>
+    <t>numero_ctps</t>
+  </si>
+  <si>
+    <t>serie_ctps</t>
+  </si>
+  <si>
+    <t>data_nascimento</t>
+  </si>
+  <si>
+    <t>sexo</t>
+  </si>
+  <si>
+    <t>nome_mae</t>
+  </si>
+  <si>
+    <t>nome_pai</t>
+  </si>
+  <si>
+    <t>municipio</t>
+  </si>
+  <si>
+    <t>estado</t>
+  </si>
+  <si>
+    <t>deficiente</t>
+  </si>
+  <si>
+    <t>tipo_deficiencia</t>
+  </si>
+  <si>
+    <t>cod_escolaridade</t>
+  </si>
+  <si>
+    <t>socio</t>
+  </si>
+  <si>
+    <t>cod_socio</t>
+  </si>
+  <si>
+    <t>banco</t>
+  </si>
+  <si>
+    <t>agencia</t>
+  </si>
+  <si>
+    <t>conta</t>
+  </si>
+  <si>
+    <t>cod_sind_laboral</t>
+  </si>
+  <si>
+    <t>desc_laboral</t>
+  </si>
+  <si>
+    <t>cod_sind_patronal</t>
+  </si>
+  <si>
+    <t>desc_patronal</t>
+  </si>
+  <si>
+    <t>is_aprovador</t>
+  </si>
+  <si>
+    <t>senha</t>
+  </si>
+  <si>
     <t>ativo</t>
   </si>
   <si>
-    <t>is_aprovador</t>
-[...7 lines deleted...]
-  <si>
     <t>nivel</t>
   </si>
   <si>
+    <t>data_inicio_afastamento</t>
+  </si>
+  <si>
+    <t>data_fim_afastamento</t>
+  </si>
+  <si>
+    <t>motivo_afastamento</t>
+  </si>
+  <si>
     <t>terceiro_id</t>
   </si>
   <si>
-    <t>created_at</t>
-[...4 lines deleted...]
-  <si>
     <t>jornada_id</t>
   </si>
   <si>
+    <t>ext_id</t>
+  </si>
+  <si>
     <t>permite_registro_ponto</t>
   </si>
   <si>
-    <t>status</t>
-[...16 lines deleted...]
-  <si>
     <t>threshold</t>
   </si>
   <si>
     <t>intervalo_minimo_minutos</t>
-  </si>
-[...166 lines deleted...]
-    <t>contrato</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -603,139 +600,138 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ1"/>
+  <dimension ref="A1:BY1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="BZ1" sqref="BZ1"/>
+      <selection activeCell="BY1" sqref="BY1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...28 lines deleted...]
-    <col min="33" max="33" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="33" max="33" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="35" max="35" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...8 lines deleted...]
-    <col min="44" max="44" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="35" max="35" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="37" max="37" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="43" max="43" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="9.283" bestFit="true" customWidth="true" style="0"/>
-[...19 lines deleted...]
-    <col min="66" max="66" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="47" max="47" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="5.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="49" max="49" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="53" max="53" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="54" max="54" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="55" max="55" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="56" max="56" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="57" max="57" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="58" max="58" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="59" max="59" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="60" max="60" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="61" max="61" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="62" max="62" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="63" max="63" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="64" max="64" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="65" max="65" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="6.998" bestFit="true" customWidth="true" style="0"/>
-    <col min="68" max="68" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...9 lines deleted...]
-    <col min="78" max="78" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="68" max="68" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="70" max="70" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="71" max="71" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="74" max="74" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="75" max="75" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="76" max="76" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="77" max="77" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:77">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
@@ -922,53 +918,50 @@
         <v>68</v>
       </c>
       <c r="BR1" s="1" t="s">
         <v>69</v>
       </c>
       <c r="BS1" s="1" t="s">
         <v>70</v>
       </c>
       <c r="BT1" s="1" t="s">
         <v>71</v>
       </c>
       <c r="BU1" s="1" t="s">
         <v>72</v>
       </c>
       <c r="BV1" s="1" t="s">
         <v>73</v>
       </c>
       <c r="BW1" s="1" t="s">
         <v>74</v>
       </c>
       <c r="BX1" s="1" t="s">
         <v>75</v>
       </c>
       <c r="BY1" s="1" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">